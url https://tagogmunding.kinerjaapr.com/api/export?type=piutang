--- v0 (2026-06-27)
+++ v1 (2026-08-27)
@@ -457,960 +457,960 @@
       </c>
       <c r="F1" t="str">
         <v>UmurHari</v>
       </c>
       <c r="G1" t="str">
         <v>Bucket</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>INV/2026/0098</v>
       </c>
       <c r="B2" t="str">
         <v>Irma</v>
       </c>
       <c r="C2" t="str">
         <v>Overdue</v>
       </c>
       <c r="D2" t="str">
         <v>2026-06-19</v>
       </c>
       <c r="E2">
         <v>24120000</v>
       </c>
       <c r="F2">
-        <v>8</v>
+        <v>68</v>
       </c>
       <c r="G2" t="str">
-        <v>0-30</v>
+        <v>61-90</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>INV/2026/0091</v>
       </c>
       <c r="B3" t="str">
         <v>WIDI</v>
       </c>
       <c r="C3" t="str">
         <v>Overdue</v>
       </c>
       <c r="D3" t="str">
         <v>2026-05-21</v>
       </c>
       <c r="E3">
         <v>23994000</v>
       </c>
       <c r="F3">
-        <v>37</v>
+        <v>97</v>
       </c>
       <c r="G3" t="str">
-        <v>31-60</v>
+        <v>&gt;90</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>INV/2025/0184</v>
       </c>
       <c r="B4" t="str">
         <v>Irma</v>
       </c>
       <c r="C4" t="str">
         <v>Overdue</v>
       </c>
       <c r="D4" t="str">
         <v>2025-07-28</v>
       </c>
       <c r="E4">
         <v>20447988</v>
       </c>
       <c r="F4">
-        <v>334</v>
+        <v>394</v>
       </c>
       <c r="G4" t="str">
         <v>&gt;90</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>INV/2026/0099</v>
       </c>
       <c r="B5" t="str">
         <v>RINI</v>
       </c>
       <c r="C5" t="str">
         <v>Overdue</v>
       </c>
       <c r="D5" t="str">
         <v>2026-06-23</v>
       </c>
       <c r="E5">
         <v>16191000</v>
       </c>
       <c r="F5">
-        <v>4</v>
+        <v>64</v>
       </c>
       <c r="G5" t="str">
-        <v>0-30</v>
+        <v>61-90</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>INV/2026/0100</v>
       </c>
       <c r="B6" t="str">
         <v>PUJI</v>
       </c>
       <c r="C6" t="str">
         <v>Unpaid</v>
       </c>
       <c r="D6" t="str">
         <v>2026-07-05</v>
       </c>
       <c r="E6">
         <v>14367000</v>
       </c>
       <c r="F6">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="G6" t="str">
-        <v>0-30</v>
+        <v>31-60</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>INV/2026/0076</v>
       </c>
       <c r="B7" t="str">
         <v>CLD</v>
       </c>
       <c r="C7" t="str">
         <v>Overdue</v>
       </c>
       <c r="D7" t="str">
         <v>2026-05-26</v>
       </c>
       <c r="E7">
         <v>12063000</v>
       </c>
       <c r="F7">
-        <v>32</v>
+        <v>92</v>
       </c>
       <c r="G7" t="str">
-        <v>31-60</v>
+        <v>&gt;90</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>INV/2026/0096</v>
       </c>
       <c r="B8" t="str">
         <v>RATNA</v>
       </c>
       <c r="C8" t="str">
         <v>Overdue</v>
       </c>
       <c r="D8" t="str">
         <v>2026-06-16</v>
       </c>
       <c r="E8">
         <v>11254500</v>
       </c>
       <c r="F8">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="G8" t="str">
-        <v>0-30</v>
+        <v>61-90</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>INV/2026/0101</v>
       </c>
       <c r="B9" t="str">
         <v>TINI</v>
       </c>
       <c r="C9" t="str">
         <v>Unpaid</v>
       </c>
       <c r="D9" t="str">
         <v>2026-07-09</v>
       </c>
       <c r="E9">
         <v>10056000</v>
       </c>
       <c r="F9">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="G9" t="str">
-        <v>0-30</v>
+        <v>31-60</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>INV/2025/0183</v>
       </c>
       <c r="B10" t="str">
         <v>Ati</v>
       </c>
       <c r="C10" t="str">
         <v>Overdue</v>
       </c>
       <c r="D10" t="str">
         <v>2025-07-25</v>
       </c>
       <c r="E10">
         <v>8370000</v>
       </c>
       <c r="F10">
-        <v>337</v>
+        <v>397</v>
       </c>
       <c r="G10" t="str">
         <v>&gt;90</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>INV/2026/0092</v>
       </c>
       <c r="B11" t="str">
         <v>YULI</v>
       </c>
       <c r="C11" t="str">
         <v>Overdue</v>
       </c>
       <c r="D11" t="str">
         <v>2026-06-04</v>
       </c>
       <c r="E11">
         <v>7960000</v>
       </c>
       <c r="F11">
-        <v>23</v>
+        <v>83</v>
       </c>
       <c r="G11" t="str">
-        <v>0-30</v>
+        <v>61-90</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>INV/2026/0077</v>
       </c>
       <c r="B12" t="str">
         <v>Ati</v>
       </c>
       <c r="C12" t="str">
         <v>Overdue</v>
       </c>
       <c r="D12" t="str">
         <v>2026-05-29</v>
       </c>
       <c r="E12">
         <v>7671000</v>
       </c>
       <c r="F12">
-        <v>29</v>
+        <v>89</v>
       </c>
       <c r="G12" t="str">
-        <v>0-30</v>
+        <v>61-90</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>INV/2025/0181</v>
       </c>
       <c r="B13" t="str">
         <v>CLD</v>
       </c>
       <c r="C13" t="str">
         <v>Overdue</v>
       </c>
       <c r="D13" t="str">
         <v>2025-07-18</v>
       </c>
       <c r="E13">
         <v>6804000</v>
       </c>
       <c r="F13">
-        <v>344</v>
+        <v>404</v>
       </c>
       <c r="G13" t="str">
         <v>&gt;90</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v>INV/2025/0066</v>
       </c>
       <c r="B14" t="str">
         <v>febyy halibaba</v>
       </c>
       <c r="C14" t="str">
         <v>Overdue</v>
       </c>
       <c r="D14" t="str">
         <v>2025-03-24</v>
       </c>
       <c r="E14">
         <v>5706000</v>
       </c>
       <c r="F14">
-        <v>460</v>
+        <v>520</v>
       </c>
       <c r="G14" t="str">
         <v>&gt;90</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>INV/2025/0232</v>
       </c>
       <c r="B15" t="str">
         <v>ANTAPANI</v>
       </c>
       <c r="C15" t="str">
         <v>Overdue</v>
       </c>
       <c r="D15" t="str">
         <v>2025-10-03</v>
       </c>
       <c r="E15">
         <v>4832800</v>
       </c>
       <c r="F15">
-        <v>267</v>
+        <v>327</v>
       </c>
       <c r="G15" t="str">
         <v>&gt;90</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v>INV/2025/0182</v>
       </c>
       <c r="B16" t="str">
         <v>PADALARANG</v>
       </c>
       <c r="C16" t="str">
         <v>Overdue</v>
       </c>
       <c r="D16" t="str">
         <v>2025-07-23</v>
       </c>
       <c r="E16">
         <v>3514000</v>
       </c>
       <c r="F16">
-        <v>339</v>
+        <v>399</v>
       </c>
       <c r="G16" t="str">
         <v>&gt;90</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v>INV/2025/0273</v>
       </c>
       <c r="B17" t="str">
         <v>YOGI</v>
       </c>
       <c r="C17" t="str">
         <v>Overdue</v>
       </c>
       <c r="D17" t="str">
         <v>2025-12-26</v>
       </c>
       <c r="E17">
         <v>3418500</v>
       </c>
       <c r="F17">
-        <v>183</v>
+        <v>243</v>
       </c>
       <c r="G17" t="str">
         <v>&gt;90</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v>INV/2025/0100</v>
       </c>
       <c r="B18" t="str">
         <v>Lw</v>
       </c>
       <c r="C18" t="str">
         <v>Overdue</v>
       </c>
       <c r="D18" t="str">
         <v>2025-04-07</v>
       </c>
       <c r="E18">
         <v>3200400</v>
       </c>
       <c r="F18">
-        <v>446</v>
+        <v>506</v>
       </c>
       <c r="G18" t="str">
         <v>&gt;90</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v>INV/2023/0165</v>
       </c>
       <c r="B19" t="str">
         <v>PADALARANG</v>
       </c>
       <c r="C19" t="str">
         <v>Overdue</v>
       </c>
       <c r="D19" t="str">
         <v>2023-12-14</v>
       </c>
       <c r="E19">
         <v>2814300</v>
       </c>
       <c r="F19">
-        <v>926</v>
+        <v>986</v>
       </c>
       <c r="G19" t="str">
         <v>&gt;90</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
         <v>INV/2026/0078</v>
       </c>
       <c r="B20" t="str">
         <v>NADINE</v>
       </c>
       <c r="C20" t="str">
         <v>Overdue</v>
       </c>
       <c r="D20" t="str">
         <v>2026-05-29</v>
       </c>
       <c r="E20">
         <v>2808000</v>
       </c>
       <c r="F20">
-        <v>29</v>
+        <v>89</v>
       </c>
       <c r="G20" t="str">
-        <v>0-30</v>
+        <v>61-90</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v>INV/2025/0243</v>
       </c>
       <c r="B21" t="str">
         <v>RATNA</v>
       </c>
       <c r="C21" t="str">
         <v>Overdue</v>
       </c>
       <c r="D21" t="str">
         <v>2025-10-14</v>
       </c>
       <c r="E21">
         <v>2357180</v>
       </c>
       <c r="F21">
-        <v>256</v>
+        <v>316</v>
       </c>
       <c r="G21" t="str">
         <v>&gt;90</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
         <v>INV/2024/0186</v>
       </c>
       <c r="B22" t="str">
         <v>PADALARANG</v>
       </c>
       <c r="C22" t="str">
         <v>Overdue</v>
       </c>
       <c r="D22" t="str">
         <v>2024-09-03</v>
       </c>
       <c r="E22">
         <v>1860000</v>
       </c>
       <c r="F22">
-        <v>662</v>
+        <v>722</v>
       </c>
       <c r="G22" t="str">
         <v>&gt;90</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
         <v>INV/2024/0151</v>
       </c>
       <c r="B23" t="str">
         <v>NENG HAFSOL</v>
       </c>
       <c r="C23" t="str">
         <v>Overdue</v>
       </c>
       <c r="D23" t="str">
         <v>2024-08-06</v>
       </c>
       <c r="E23">
         <v>1738500</v>
       </c>
       <c r="F23">
-        <v>690</v>
+        <v>750</v>
       </c>
       <c r="G23" t="str">
         <v>&gt;90</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
         <v>INV/2023/0167</v>
       </c>
       <c r="B24" t="str">
         <v>TH ANI</v>
       </c>
       <c r="C24" t="str">
         <v>Overdue</v>
       </c>
       <c r="D24" t="str">
         <v>2023-12-15</v>
       </c>
       <c r="E24">
         <v>271300</v>
       </c>
       <c r="F24">
-        <v>925</v>
+        <v>985</v>
       </c>
       <c r="G24" t="str">
         <v>&gt;90</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
         <v>INV/2023/0128</v>
       </c>
       <c r="B25" t="str">
         <v>SOURCES</v>
       </c>
       <c r="C25" t="str">
         <v>Overdue</v>
       </c>
       <c r="D25" t="str">
         <v>2023-10-13</v>
       </c>
       <c r="E25">
         <v>226000</v>
       </c>
       <c r="F25">
-        <v>988</v>
+        <v>1048</v>
       </c>
       <c r="G25" t="str">
         <v>&gt;90</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
         <v>INV/2026/0071</v>
       </c>
       <c r="B26" t="str">
         <v>SIANE</v>
       </c>
       <c r="C26" t="str">
         <v>Overdue</v>
       </c>
       <c r="D26" t="str">
         <v>2026-05-13</v>
       </c>
       <c r="E26">
         <v>70000</v>
       </c>
       <c r="F26">
-        <v>45</v>
+        <v>105</v>
       </c>
       <c r="G26" t="str">
-        <v>31-60</v>
+        <v>&gt;90</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
         <v>INV/2026/0097</v>
       </c>
       <c r="B27" t="str">
         <v>YUYUN</v>
       </c>
       <c r="C27" t="str">
         <v>Overdue</v>
       </c>
       <c r="D27" t="str">
         <v>2026-06-02</v>
       </c>
       <c r="E27">
         <v>48000</v>
       </c>
       <c r="F27">
-        <v>25</v>
+        <v>85</v>
       </c>
       <c r="G27" t="str">
-        <v>0-30</v>
+        <v>61-90</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
         <v>INV/2026/0102</v>
       </c>
       <c r="B28" t="str">
         <v>SIANE</v>
       </c>
       <c r="C28" t="str">
         <v>Unpaid</v>
       </c>
       <c r="D28" t="str">
         <v>2026-07-02</v>
       </c>
       <c r="E28">
         <v>45500</v>
       </c>
       <c r="F28">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="G28" t="str">
-        <v>0-30</v>
+        <v>31-60</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:G28"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Pelanggan</v>
       </c>
       <c r="B1" t="str">
         <v>Piutang</v>
       </c>
       <c r="C1" t="str">
         <v>JmlInvoice</v>
       </c>
       <c r="D1" t="str">
         <v>UmurMaks</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Irma</v>
       </c>
       <c r="B2">
         <v>44567988</v>
       </c>
       <c r="C2">
         <v>2</v>
       </c>
       <c r="D2">
-        <v>334</v>
+        <v>394</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>WIDI</v>
       </c>
       <c r="B3">
         <v>23994000</v>
       </c>
       <c r="C3">
         <v>1</v>
       </c>
       <c r="D3">
-        <v>37</v>
+        <v>97</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>CLD</v>
       </c>
       <c r="B4">
         <v>18867000</v>
       </c>
       <c r="C4">
         <v>2</v>
       </c>
       <c r="D4">
-        <v>344</v>
+        <v>404</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>RINI</v>
       </c>
       <c r="B5">
         <v>16191000</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
       <c r="D5">
-        <v>4</v>
+        <v>64</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Ati</v>
       </c>
       <c r="B6">
         <v>16041000</v>
       </c>
       <c r="C6">
         <v>2</v>
       </c>
       <c r="D6">
-        <v>337</v>
+        <v>397</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>PUJI</v>
       </c>
       <c r="B7">
         <v>14367000</v>
       </c>
       <c r="C7">
         <v>1</v>
       </c>
       <c r="D7">
-        <v>0</v>
+        <v>52</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>RATNA</v>
       </c>
       <c r="B8">
         <v>13611680</v>
       </c>
       <c r="C8">
         <v>2</v>
       </c>
       <c r="D8">
-        <v>256</v>
+        <v>316</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>TINI</v>
       </c>
       <c r="B9">
         <v>10056000</v>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
       <c r="D9">
-        <v>0</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>PADALARANG</v>
       </c>
       <c r="B10">
         <v>8188300</v>
       </c>
       <c r="C10">
         <v>3</v>
       </c>
       <c r="D10">
-        <v>926</v>
+        <v>986</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>YULI</v>
       </c>
       <c r="B11">
         <v>7960000</v>
       </c>
       <c r="C11">
         <v>1</v>
       </c>
       <c r="D11">
-        <v>23</v>
+        <v>83</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>febyy halibaba</v>
       </c>
       <c r="B12">
         <v>5706000</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
       <c r="D12">
-        <v>460</v>
+        <v>520</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>ANTAPANI</v>
       </c>
       <c r="B13">
         <v>4832800</v>
       </c>
       <c r="C13">
         <v>1</v>
       </c>
       <c r="D13">
-        <v>267</v>
+        <v>327</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v>YOGI</v>
       </c>
       <c r="B14">
         <v>3418500</v>
       </c>
       <c r="C14">
         <v>1</v>
       </c>
       <c r="D14">
-        <v>183</v>
+        <v>243</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>Lw</v>
       </c>
       <c r="B15">
         <v>3200400</v>
       </c>
       <c r="C15">
         <v>1</v>
       </c>
       <c r="D15">
-        <v>446</v>
+        <v>506</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v>NADINE</v>
       </c>
       <c r="B16">
         <v>2808000</v>
       </c>
       <c r="C16">
         <v>1</v>
       </c>
       <c r="D16">
-        <v>29</v>
+        <v>89</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v>NENG HAFSOL</v>
       </c>
       <c r="B17">
         <v>1738500</v>
       </c>
       <c r="C17">
         <v>1</v>
       </c>
       <c r="D17">
-        <v>690</v>
+        <v>750</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v>TH ANI</v>
       </c>
       <c r="B18">
         <v>271300</v>
       </c>
       <c r="C18">
         <v>1</v>
       </c>
       <c r="D18">
-        <v>925</v>
+        <v>985</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v>SOURCES</v>
       </c>
       <c r="B19">
         <v>226000</v>
       </c>
       <c r="C19">
         <v>1</v>
       </c>
       <c r="D19">
-        <v>988</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
         <v>SIANE</v>
       </c>
       <c r="B20">
         <v>115500</v>
       </c>
       <c r="C20">
         <v>2</v>
       </c>
       <c r="D20">
-        <v>45</v>
+        <v>105</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v>YUYUN</v>
       </c>
       <c r="B21">
         <v>48000</v>
       </c>
       <c r="C21">
         <v>1</v>
       </c>
       <c r="D21">
-        <v>25</v>
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:D21"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Piutang</vt:lpstr>